--- v0 (2026-05-26)
+++ v1 (2026-08-13)
@@ -12,222 +12,697 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
-    <t>21/2026</t>
+    <t>60/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Registro de Preço para a contratação de empresa es...</t>
+  </si>
+  <si>
+    <t>APRIMORAH SERVIÇOS E EMPREENDIMENTOS LTDA
+14.741.691/0001-99</t>
+  </si>
+  <si>
+    <t>07/08/2026
+707.579,36</t>
+  </si>
+  <si>
+    <t>10/08/2026 a 10/08/2027</t>
+  </si>
+  <si>
+    <t>59/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Contratação de empresa especializada para prestaçã...</t>
+  </si>
+  <si>
+    <t>INOV9 CONSTRUTORA LTDA
+26.271.636/0001-61</t>
+  </si>
+  <si>
+    <t>11/08/2026
+1.647.023,59</t>
+  </si>
+  <si>
+    <t>12/08/2026 a 12/08/2027</t>
+  </si>
+  <si>
+    <t>58/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
+Registro de Preços para a contratação de empresa p...</t>
+  </si>
+  <si>
+    <t>LS SERVICOS E COMERCIO LTDA
+37.906.648/0001-31</t>
+  </si>
+  <si>
+    <t>31/07/2026
+21.119,68</t>
+  </si>
+  <si>
+    <t>03/08/2026 a 03/08/2027</t>
+  </si>
+  <si>
+    <t>57/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
 Registro de Preços para a contratação de empresa p...</t>
   </si>
   <si>
-    <t>LS SERVICOS E COMERCIO LTDA
-37.906.648/0001-31</t>
+    <t>31/07/2026
+50.721,17</t>
+  </si>
+  <si>
+    <t>56/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE
+Registro de Preço para aquisição de medicamentos,...</t>
+  </si>
+  <si>
+    <t>JOSE A M SOARES LTDA
+02.537.040/0001-00</t>
+  </si>
+  <si>
+    <t>24/07/2026
+2.960.558,23</t>
+  </si>
+  <si>
+    <t>24/07/2026 a 24/07/2027</t>
+  </si>
+  <si>
+    <t>55/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
+Registro de preços para contratação de empresa esp...</t>
+  </si>
+  <si>
+    <t>COMERCIAL CENTERGAS LTDA
+37.140.525/0001-32</t>
+  </si>
+  <si>
+    <t>22/07/2002
+5.940,00</t>
+  </si>
+  <si>
+    <t>23/07/2026 a 23/07/2027</t>
+  </si>
+  <si>
+    <t>54/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE FINANÇAS
+Registro de preços para contratação de empresa esp...</t>
+  </si>
+  <si>
+    <t>22/07/2026
+220,00</t>
+  </si>
+  <si>
+    <t>53/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
+Registro de preços para contratação de empresa esp...</t>
+  </si>
+  <si>
+    <t>22/07/2026
+17.870,00</t>
+  </si>
+  <si>
+    <t>52/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE
+Registro de preços para contratação de empresa esp...</t>
+  </si>
+  <si>
+    <t>22/07/2026
+8.230,00</t>
+  </si>
+  <si>
+    <t>51/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Registro de preços para contratação de empresa esp...</t>
+  </si>
+  <si>
+    <t>22/07/2026
+6.030,00</t>
+  </si>
+  <si>
+    <t>49/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
+Registro de preços para a contratação de empresa e...</t>
+  </si>
+  <si>
+    <t>GUZZIUS INDUSTRIA E SERVICOS LTDA
+61.307.455/0001-49</t>
+  </si>
+  <si>
+    <t>17/07/2026
+65.311,20</t>
+  </si>
+  <si>
+    <t>17/07/2026 a 17/07/2027</t>
+  </si>
+  <si>
+    <t>48/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE
+Registro de preços para a contratação de empresa e...</t>
+  </si>
+  <si>
+    <t>17/07/2026
+31.644,12</t>
+  </si>
+  <si>
+    <t>47/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
+Registro de preços para a contratação de empresa e...</t>
+  </si>
+  <si>
+    <t>17/07/2026
+80.460,00</t>
+  </si>
+  <si>
+    <t>46/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Registro de preços para a contratação de empresa e...</t>
+  </si>
+  <si>
+    <t>17/07/2026
+60.255,00</t>
+  </si>
+  <si>
+    <t>45/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Contratação de empresa especializada para a Constr...</t>
+  </si>
+  <si>
+    <t>13/07/2026
+679.367,95</t>
+  </si>
+  <si>
+    <t>14/07/2026 a 14/07/2027</t>
+  </si>
+  <si>
+    <t>44/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE
+CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMEN...</t>
+  </si>
+  <si>
+    <t>P L S SOARES LTDA
+07.429.786/0001-06</t>
+  </si>
+  <si>
+    <t>10/07/2026
+828.432,26</t>
+  </si>
+  <si>
+    <t>10/07/2026 a 10/07/2027</t>
+  </si>
+  <si>
+    <t>43/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Serviços Técnicos de Sondagem à Percussão e Verifi...</t>
+  </si>
+  <si>
+    <t>R M MORAES
+46.810.098/0001-43</t>
+  </si>
+  <si>
+    <t>09/07/2026
+65.000,00</t>
+  </si>
+  <si>
+    <t>09/07/2026 a 09/07/2027</t>
+  </si>
+  <si>
+    <t>42/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Contratação de empresa especializada em manutenção...</t>
+  </si>
+  <si>
+    <t>HABIL MOTORES E ELETRICA LTDA
+22.008.771/0001-68</t>
+  </si>
+  <si>
+    <t>09/07/2026
+33.684,00</t>
+  </si>
+  <si>
+    <t>40/2026</t>
+  </si>
+  <si>
+    <t>03/07/2026
+43.668,00</t>
+  </si>
+  <si>
+    <t>03/07/2026 a 03/07/2027</t>
+  </si>
+  <si>
+    <t>39/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Contratação de Empresa Especializada para Implanta...</t>
+  </si>
+  <si>
+    <t>LITORAL EMPREENDIMENTOS E SERVICOS LTDA
+39.926.481/0001-04</t>
+  </si>
+  <si>
+    <t>02/07/2026
+1.210.000,00</t>
+  </si>
+  <si>
+    <t>03/07/2026 a 03/07/2026</t>
+  </si>
+  <si>
+    <t>38/2026</t>
+  </si>
+  <si>
+    <t>CONSAUDE DISTRIBUIDORA LTDA
+10.956.557/0001-54</t>
+  </si>
+  <si>
+    <t>23/06/2026
+218.638,00</t>
+  </si>
+  <si>
+    <t>24/06/2026 a 24/06/2027</t>
+  </si>
+  <si>
+    <t>37/2026</t>
+  </si>
+  <si>
+    <t>G R B NUNES LTDA
+03.210.872/0001-72</t>
+  </si>
+  <si>
+    <t>23/06/2027
+20.212,74</t>
+  </si>
+  <si>
+    <t>36/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Republicação - Registro de Preço para a contrataçã...</t>
+  </si>
+  <si>
+    <t>MAGMA LOCAÇÕES E SERVIÇOS LTDA
+40.644.741/0001-20</t>
+  </si>
+  <si>
+    <t>19/06/2026
+221.572,73</t>
+  </si>
+  <si>
+    <t>19/06/2026 a 19/06/2027</t>
+  </si>
+  <si>
+    <t>35/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026
+246.147,05</t>
+  </si>
+  <si>
+    <t>34/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE
+Registro de Preços para futura e eventual Contrata...</t>
+  </si>
+  <si>
+    <t>CONSAUDE DISTRIBUIDORA EIRELI
+10.956.557/0001-54</t>
+  </si>
+  <si>
+    <t>11/06/2026
+173.132,64</t>
+  </si>
+  <si>
+    <t>12/06/2026 a 12/06/2027</t>
+  </si>
+  <si>
+    <t>33/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
+Contratação de empresa especializada na prestação...</t>
+  </si>
+  <si>
+    <t>F C DOS S L TORRES LTDA
+22.220.757/0001-23</t>
+  </si>
+  <si>
+    <t>09/06/2026
+204.935,50</t>
+  </si>
+  <si>
+    <t>10/06/2026 a 10/06/2027</t>
+  </si>
+  <si>
+    <t>32/2026</t>
+  </si>
+  <si>
+    <t>11/06/2026
+10.935,00</t>
+  </si>
+  <si>
+    <t>08/06/2026 a 08/06/2027</t>
+  </si>
+  <si>
+    <t>31/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
+Locação de Imóvel para Funcionamento da Escola CAM...</t>
+  </si>
+  <si>
+    <t>Gilfran mendes Vieira
+26881896387-</t>
+  </si>
+  <si>
+    <t>06/04/2026
+19.452,00</t>
+  </si>
+  <si>
+    <t>06/04/2026 a 06/04/2027</t>
+  </si>
+  <si>
+    <t>30/2026</t>
+  </si>
+  <si>
+    <t>CATI CVI LTDA
+33.336.211/0001-59</t>
+  </si>
+  <si>
+    <t>28/05/2026
+30.195,61</t>
+  </si>
+  <si>
+    <t>29/05/2026 a 29/05/2027</t>
+  </si>
+  <si>
+    <t>29/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026
+100.313,79</t>
+  </si>
+  <si>
+    <t>28/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026
+14.193,16</t>
+  </si>
+  <si>
+    <t>27/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026
+51.894,89</t>
+  </si>
+  <si>
+    <t>26/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
+Registro de preço para contratação de empresa para...</t>
+  </si>
+  <si>
+    <t>S S CONSTRUCOES E MANUTENCOES LTDA
+42.622.000/0001-73</t>
+  </si>
+  <si>
+    <t>01/04/2026
+120.881,28</t>
+  </si>
+  <si>
+    <t>02/04/2026 a 02/10/2026</t>
+  </si>
+  <si>
+    <t>25/2026</t>
+  </si>
+  <si>
+    <t>18/05/2026
+109.157,78</t>
+  </si>
+  <si>
+    <t>18/05/2026 a 18/05/2027</t>
+  </si>
+  <si>
+    <t>24/2026</t>
+  </si>
+  <si>
+    <t>18/05/2026
+422.662,79</t>
+  </si>
+  <si>
+    <t>23/2026</t>
+  </si>
+  <si>
+    <t>19/05/2026
+199.327,81</t>
+  </si>
+  <si>
+    <t>19/05/2026 a 19/05/2027</t>
+  </si>
+  <si>
+    <t>22/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
+Registro de preço para contratação de empresa para...</t>
+  </si>
+  <si>
+    <t>11/05/2026
+498.420,87</t>
+  </si>
+  <si>
+    <t>11/05/2026 a 11/05/2027</t>
+  </si>
+  <si>
+    <t>21/2026</t>
   </si>
   <si>
     <t>07/05/2026
 79.639,21</t>
   </si>
   <si>
     <t>07/05/2026 a 07/05/2027</t>
   </si>
   <si>
     <t>20/2026</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
-[...2 lines deleted...]
-  <si>
     <t>07/05/2026
 19.634,06</t>
   </si>
   <si>
+    <t>19/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE
+Registro de Preços para a contratação de empresa p...</t>
+  </si>
+  <si>
+    <t>07/05/2026
+25.453,78</t>
+  </si>
+  <si>
     <t>18/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE FINANÇAS
 Registro de Preços para a contratação de empresa p...</t>
   </si>
   <si>
     <t>07/05/2026
 14.987,79</t>
   </si>
   <si>
     <t>17/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
 Registro de Preços para a contratação de empresa p...</t>
   </si>
   <si>
     <t>07/05/2026
 59.306,23</t>
   </si>
   <si>
     <t>16/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
-Contratação de serviço técnico especializado de ca...</t>
+contratação de serviço técnico especializado de ca...</t>
   </si>
   <si>
     <t>SLA NEGOCIOS LTDA
 44.284.474/0001-88</t>
   </si>
   <si>
     <t>10/04/2026
 21.000,00</t>
   </si>
   <si>
+    <t>10/04/2026 a 10/04/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Contratação de serviço técnico especializado de ca...</t>
+  </si>
+  <si>
     <t>10/04/2026 a 10/04/2027</t>
   </si>
   <si>
     <t>15/2026</t>
-  </si>
-[...6 lines deleted...]
-14.741.691/0001-99</t>
   </si>
   <si>
     <t>07/04/2026
 38.859,40</t>
   </si>
   <si>
     <t>07/04/2026 a 07/04/2027</t>
   </si>
   <si>
     <t>14/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE INFRAESTRUTURA
 Registro de preço para contratação de empresa para...</t>
   </si>
   <si>
-    <t>S S CONSTRUCOES E MANUTENCOES LTDA
-[...2 lines deleted...]
-  <si>
     <t>03/03/2026
 106.097,42</t>
   </si>
   <si>
     <t>03/03/2026 a 03/03/2027</t>
   </si>
   <si>
     <t>13/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
 Aquisição de materiais de comunicação visual e est...</t>
   </si>
   <si>
     <t>CWDR PRODUCOES E EVENTOS LTDA
 23.172.445/0001-54</t>
   </si>
   <si>
     <t>10/03/2026
 64.999,92</t>
   </si>
   <si>
     <t>10/03/2026 a 31/12/2026</t>
   </si>
   <si>
     <t>12/2026</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE SAÚDE
-[...6 lines deleted...]
-  <si>
     <t>02/03/2026
 13.025,75</t>
   </si>
   <si>
     <t>02/03/2026 a 02/03/2027</t>
   </si>
   <si>
     <t>11/2026</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
-[...6 lines deleted...]
-  <si>
     <t>11/02/2026
 71.324,80</t>
   </si>
   <si>
     <t>11/02/2026 a 11/02/2027</t>
   </si>
   <si>
     <t>10/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE
 Registro de preços para Contratação de empresas es...</t>
   </si>
   <si>
     <t>EROP. MANUTENCAO DE VEICULOS E COMERCIO LTDA
 21.778.902/0001-23</t>
   </si>
   <si>
     <t>10/02/2026
 175.608,26</t>
   </si>
   <si>
     <t>10/02/2026 a 10/02/2027</t>
   </si>
   <si>
@@ -256,218 +731,422 @@
     <t>07/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE FINANÇAS
 Contratação De Empresa Especializada Na Prestação...</t>
   </si>
   <si>
     <t>OKTO COMERCIO E SERVICOS LTDA
 27.864.489/0001-04</t>
   </si>
   <si>
     <t>02/02/2026
 12.000,00</t>
   </si>
   <si>
     <t>02/02/2026 a 02/02/2027</t>
   </si>
   <si>
     <t>6/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
 Contratação de empresa especializada em Construção...</t>
   </si>
   <si>
-    <t>LITORAL EMPREENDIMENTOS E SERVICOS LTDA
-[...2 lines deleted...]
-  <si>
     <t>30/01/2026
 3.525.000,00</t>
   </si>
   <si>
     <t>30/01/2026 a 30/01/2026</t>
   </si>
   <si>
     <t>05/2026</t>
   </si>
   <si>
     <t>02/02/2026
 350.083,58</t>
   </si>
   <si>
     <t>04/2026</t>
   </si>
   <si>
     <t>02/02/2026
 392.525,32</t>
   </si>
   <si>
     <t>03/2026</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
 Contratação de empresa especializada na construção...</t>
   </si>
   <si>
     <t>20/01/2026
 2.727.999,20</t>
   </si>
   <si>
     <t>20/01/2026 a 20/01/2027</t>
   </si>
   <si>
+    <t>2/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+PRESTAÇÃO DOS SERVIÇOS DE COLETA DE LIXO DOMICILIA...</t>
+  </si>
+  <si>
+    <t>OCIDENTAL COMERCIO E SERVICOS LTDA
+03.590.515/0001-87</t>
+  </si>
+  <si>
+    <t>10/07/2026
+120.016,35</t>
+  </si>
+  <si>
+    <t>11/07/2026 a 11/08/2026</t>
+  </si>
+  <si>
     <t>02/2026</t>
   </si>
   <si>
     <t>AJM COMERCIO E SERVICOS LTDA
 40.618.893/0001-58</t>
   </si>
   <si>
     <t>14/01/2026
 70.403,07</t>
   </si>
   <si>
     <t>14/01/2026 a 14/01/2027</t>
   </si>
   <si>
     <t>1/2026</t>
   </si>
   <si>
+    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
+Contratação de empresa especializada para prestaçã...</t>
+  </si>
+  <si>
+    <t>CASSIONET LTDA
+26.762.990/0001-99</t>
+  </si>
+  <si>
+    <t>03/07/2026
+32.832,00</t>
+  </si>
+  <si>
+    <t>04/07/2026 a 04/07/2027</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE
+Contratação de empresa especializada para prestaçã...</t>
+  </si>
+  <si>
+    <t>03/07/2026
+30.096,00</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
+Contratação de empresa especializada para prestaçã...</t>
+  </si>
+  <si>
+    <t>03/07/2026
+8.208,00</t>
+  </si>
+  <si>
+    <t>03/07/2026
+16.416,00</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE FINANÇAS
+Contratação de empresa especializada para prestaçã...</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
+Contratação de Empresa para o fornecimento de Gêne...</t>
+  </si>
+  <si>
+    <t>R. M. S. DISTRIBUIDORA LTDA
+52.676.825/0001-24</t>
+  </si>
+  <si>
+    <t>09/07/2026
+292.505,43</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
+Locação de imóvel para o funcionamento do Centro d...</t>
+  </si>
+  <si>
+    <t>Deivid Silva e Silva
+603.348.703-64</t>
+  </si>
+  <si>
+    <t>12/02/2026
+20.400,00</t>
+  </si>
+  <si>
+    <t>14/02/2026 a 14/02/2027</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Locação de imóvel localizado na Avenida Maria Vict...</t>
+  </si>
+  <si>
+    <t>MARIA RAIMUNDA LOPES LOURENÇO
+424.061.371-04</t>
+  </si>
+  <si>
+    <t>16/01/2026
+39.360,00</t>
+  </si>
+  <si>
+    <t>17/01/2026 a 17/01/2027</t>
+  </si>
+  <si>
+    <t>09/04/2026
+360.049,05</t>
+  </si>
+  <si>
+    <t>10/04/2026 a 10/07/2026</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE FINANÇAS
+Contratação de Sistema de Planejamento e Gestão de...</t>
+  </si>
+  <si>
+    <t>STARTGOV SOLUCOES EM TECNOLOGIA LTDA
+37.933.858/0001-19</t>
+  </si>
+  <si>
+    <t>27/02/2026
+34.500,00</t>
+  </si>
+  <si>
+    <t>28/02/2026 a 28/02/2027</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
+Contratação de Empresa para prestação de serviços...</t>
+  </si>
+  <si>
+    <t>FVSM ENGENHARIA LTDA
+05.779.390/0001-63</t>
+  </si>
+  <si>
+    <t>29/04/2026
+180.000,00</t>
+  </si>
+  <si>
+    <t>29/04/2026 a 29/04/2027</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE
+Contratação de empresa especializada para Fornecim...</t>
+  </si>
+  <si>
+    <t>A G DA CRUZ LTDA
+69386324000106</t>
+  </si>
+  <si>
+    <t>21/05/2026
+59.952,00</t>
+  </si>
+  <si>
+    <t>22/05/2026 a 22/06/2027</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
+Contratação de empresa especializada na Locação e...</t>
+  </si>
+  <si>
+    <t>LEOMAR DE OLIVEIRA SILVA
+LEOMAR DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>28/04/2026
+65.199,00</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE FINANÇAS
+Prestação de serviços de assessoria e consultoria...</t>
+  </si>
+  <si>
+    <t>ABDON MARINHO ADVOGADOS ASSOCIADOS
+04.622.572/0001-63</t>
+  </si>
+  <si>
+    <t>18/03/2026
+180.000,00</t>
+  </si>
+  <si>
+    <t>18/03/2026 a 18/03/2027</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE FINANÇAS
+Locação de Imóvel localizado na Avenida Victal Neg...</t>
+  </si>
+  <si>
+    <t>Francileide Fonseca Louzeiro
+896.993.943-15</t>
+  </si>
+  <si>
+    <t>12/03/2026
+19.452,00</t>
+  </si>
+  <si>
+    <t>12/03/2026 a 12/03/2027</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE FINANÇAS
+Contratação de escritório de advocatícia para pres...</t>
+  </si>
+  <si>
+    <t>DANILO MOHANA SOCIEDADE INDIVIDUAL DE ADVOCACIA
+50.819.513/0001-05</t>
+  </si>
+  <si>
+    <t>20/03/2026
+150.000,00</t>
+  </si>
+  <si>
+    <t>21/03/2026 a 21/03/2027</t>
+  </si>
+  <si>
     <t>27/04/2026
 43.351,34</t>
   </si>
   <si>
     <t>27/04/2026 a 06/02/2027</t>
   </si>
   <si>
     <t>27/04/2026
 36.453,50</t>
   </si>
   <si>
-    <t>01/2026</t>
+    <t>27/04/2026
+48.456,35</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE
 Contratação de empresa especializada em fornecimen...</t>
   </si>
   <si>
     <t>JOSE A M SOARES
 02.537.040/0001-00</t>
   </si>
   <si>
     <t>25/02/2026
 318.823,87</t>
   </si>
   <si>
     <t>25/02/2026 a 25/04/2026</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE SAÚDE
-Registro de Preços para a contratação de empresa p...</t>
+    <t>25/02/2026
+27.568,00</t>
+  </si>
+  <si>
+    <t>25/02/2026 a 27/04/2026</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE FINANÇAS
+Contratação de empresa especializada na prestação...</t>
+  </si>
+  <si>
+    <t>NP TECNOLOGIA E GESTAO DE DADOS LTDA
+07.797.967/0001-95</t>
+  </si>
+  <si>
+    <t>10/02/2026
+12.750,00</t>
   </si>
   <si>
     <t>14/01/2026
 189.030,30</t>
   </si>
   <si>
-    <t>25/02/2026
-[...21 lines deleted...]
-  <si>
     <t>98/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
 Locação de imóvel localizado na Rua Raimundo Nelso...</t>
   </si>
   <si>
     <t>Gleibson Pestana Barbosa
 024.236.053-07</t>
   </si>
   <si>
     <t>25/11/2025
 15.600,00</t>
   </si>
   <si>
     <t>10/12/2025 a 10/12/2026</t>
   </si>
   <si>
     <t>97/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
 Locação de Imóvel localizado na Avenida Mariano Vi...</t>
   </si>
   <si>
     <t>Benedita Gertrudes Martins Pires
 216.655.913-15</t>
   </si>
   <si>
     <t>27/11/2025
 18.000,00</t>
   </si>
   <si>
     <t>27/11/2025 a 27/11/2026</t>
   </si>
   <si>
     <t>96/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE
 Locação de imóvel localizado na rua Governador Ant...</t>
   </si>
   <si>
     <t>Iarlan Coelho Nogueira
 616.182.833-24</t>
   </si>
   <si>
     <t>25/11/2025
+18.000,00</t>
+  </si>
+  <si>
+    <t>25/11/2025 a 25/11/2026</t>
+  </si>
+  <si>
+    <t>25/11/2025
 7.200,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>25/11/2025 a 25/11/2026</t>
   </si>
   <si>
     <t>95/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
 Locação de uma sala do Imóvel localizado na Avenid...</t>
   </si>
   <si>
     <t>Graciane Moreira Santos
 046.599.343-57</t>
   </si>
   <si>
     <t>094/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE FINANÇAS
 Contratação de empresa para prestação de serviço d...</t>
   </si>
   <si>
     <t>CONTAC COMERCIO E SERVIÇOS LTDA
 32.241.345/0001-23</t>
   </si>
   <si>
     <t>06/01/2026
@@ -504,68 +1183,74 @@
     <t>26/12/2025
 34.953,70</t>
   </si>
   <si>
     <t>89/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE
 contratação de empresa para o fornecimento de mate...</t>
   </si>
   <si>
     <t>51.684.260 DENILSON ARAUJO DA SILVA MEI
 51.684.260/0001-64</t>
   </si>
   <si>
     <t>06/01/2026
 59.292,00</t>
   </si>
   <si>
     <t>06/01/2026 a 06/01/2026</t>
   </si>
   <si>
     <t>88/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
-[...2 lines deleted...]
-  <si>
     <t>26/12/2025
 2.298.900,00</t>
   </si>
   <si>
     <t>87/2025</t>
   </si>
   <si>
     <t>16/12/2025
 60.474,67</t>
   </si>
   <si>
     <t>16/12/2025 a 16/12/2025</t>
   </si>
   <si>
+    <t>86/2025</t>
+  </si>
+  <si>
+    <t>16/12/2025
+56.267,04</t>
+  </si>
+  <si>
+    <t>16/12/2025 a 16/12/2026</t>
+  </si>
+  <si>
     <t>85/2025</t>
   </si>
   <si>
     <t>15/12/2025
 130.248,99</t>
   </si>
   <si>
     <t>15/12/2025 a 15/12/2026</t>
   </si>
   <si>
     <t>84/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE FINANÇAS
 CONTRATAÇÃO DE EMPRESAS PARA EXECUÇÃO DE SERVIÇOS...</t>
   </si>
   <si>
     <t>AUTOBAHN TECNOLOGIA LTDA
 34.549.710/0001-97</t>
   </si>
   <si>
     <t>27/10/2025
 67.500,00</t>
   </si>
   <si>
@@ -662,105 +1347,81 @@
   </si>
   <si>
     <t>76/2025</t>
   </si>
   <si>
     <t>31/12/2025
 78.154,98</t>
   </si>
   <si>
     <t>19/11/2025 a 19/11/2025</t>
   </si>
   <si>
     <t>75/2025</t>
   </si>
   <si>
     <t>19/11/2025
 235.037,56</t>
   </si>
   <si>
     <t>19/11/2025 a 31/12/2025</t>
   </si>
   <si>
     <t>74/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
-[...6 lines deleted...]
-  <si>
     <t>04/11/2025
 6.360,00</t>
   </si>
   <si>
     <t>04/11/2025 a 04/11/2026</t>
   </si>
   <si>
     <t>73/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE SAÚDE
-[...2 lines deleted...]
-  <si>
     <t>04/11/2025
 8.650,00</t>
   </si>
   <si>
     <t>72/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
-[...2 lines deleted...]
-  <si>
     <t>04/11/2025
 17.980,00</t>
   </si>
   <si>
     <t>71/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE FINANÇAS
-[...2 lines deleted...]
-  <si>
     <t>04/11/2025
 330,00</t>
   </si>
   <si>
     <t>70/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
-[...2 lines deleted...]
-  <si>
     <t>04/11/2025
 6.030,00</t>
   </si>
   <si>
     <t>69/2025</t>
   </si>
   <si>
     <t>MW DISTRIBUIDORA LTDA
 47.886.938/0001-14</t>
   </si>
   <si>
     <t>04/11/2025
 10.462,60</t>
   </si>
   <si>
     <t>68/2025</t>
   </si>
   <si>
     <t>04/11/2025
 10.437,14</t>
   </si>
   <si>
     <t>67/2025</t>
   </si>
   <si>
@@ -831,50 +1492,60 @@
 32.219.389/0001-57</t>
   </si>
   <si>
     <t>23/10/2025
 399.999,92</t>
   </si>
   <si>
     <t>23/10/2025 a 23/10/2026</t>
   </si>
   <si>
     <t>60/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
 Contratação de empresa de engenharia para repactua...</t>
   </si>
   <si>
     <t>CONSTRUTORA PONTES LTDA
 42.653.440/0001-98</t>
   </si>
   <si>
     <t>22/10/2025
 695.011,31</t>
   </si>
   <si>
+    <t>58/2025</t>
+  </si>
+  <si>
+    <t>10/10/2025
+97.520,92</t>
+  </si>
+  <si>
+    <t>10/10/2025 a 10/10/2026</t>
+  </si>
+  <si>
     <t>053/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE
 Contratatação de empresa para prestação de serviço...</t>
   </si>
   <si>
     <t>JOSEMAR G ARAUJO LTDA-EPP
 34.361.437/0001-72</t>
   </si>
   <si>
     <t>29/09/2025
 132.900,00</t>
   </si>
   <si>
     <t>29/09/2025 a 29/09/2026</t>
   </si>
   <si>
     <t>52/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE
 Registro de preços para futura e eventual Contrata...</t>
   </si>
   <si>
@@ -925,378 +1596,400 @@
     <t>13/08/2025
 189.030,30</t>
   </si>
   <si>
     <t>47/2025</t>
   </si>
   <si>
     <t>13/08/2025
 97.699,12</t>
   </si>
   <si>
     <t>46/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO
 Registro de Preços para a contratação de empresa p...</t>
   </si>
   <si>
     <t>21/08/2025
 57.596,54</t>
   </si>
   <si>
     <t>21/08/2025 a 21/08/2026</t>
   </si>
   <si>
+    <t>37/2025</t>
+  </si>
+  <si>
+    <t>09/07/2025
+1.329.692,90</t>
+  </si>
+  <si>
+    <t>09/07/2025 a 09/07/2026</t>
+  </si>
+  <si>
     <t>36/2025</t>
-  </si>
-[...6 lines deleted...]
-26.762.990/0001-99</t>
   </si>
   <si>
     <t>03/07/2025
 28.800,00</t>
   </si>
   <si>
     <t>03/07/2025 a 03/07/2026</t>
   </si>
   <si>
     <t>35/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE SAÚDE
-[...2 lines deleted...]
-  <si>
     <t>03/07/2025
 26.400,00</t>
   </si>
   <si>
     <t>34/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
-[...2 lines deleted...]
-  <si>
     <t>03/07/2025
 7.200,00</t>
   </si>
   <si>
     <t>33/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
-[...2 lines deleted...]
-  <si>
     <t>03/07/2025
 14.400,00</t>
   </si>
   <si>
     <t>32/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE FINANÇAS
-[...2 lines deleted...]
-  <si>
     <t>03/07/2025 a 03/07/2025</t>
   </si>
   <si>
     <t>29/2025</t>
-  </si>
-[...6 lines deleted...]
-69386324000106</t>
   </si>
   <si>
     <t>21/05/2025
 59.592,00</t>
   </si>
   <si>
     <t>21/05/2025 a 21/05/2026</t>
   </si>
   <si>
+    <t>28/2025</t>
+  </si>
+  <si>
+    <t>13/02/2025
+20.400,00</t>
+  </si>
+  <si>
+    <t>13/02/2025 a 13/02/2026</t>
+  </si>
+  <si>
     <t>27/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE
 Fornecimento de óculos completos, compreendendo ar...</t>
   </si>
   <si>
     <t>R S COMERCIO E SERVICOS OPTICOS LTDA
 59.384.384/0001-36</t>
   </si>
   <si>
     <t>07/05/2025
 42.000,00</t>
   </si>
   <si>
     <t>07/05/2025 a 07/05/2026</t>
   </si>
   <si>
     <t>26/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
 Contratação de empresa especializada na prestação...</t>
   </si>
   <si>
     <t>R F DINIZ COMERCIO E SERVICOS EIRELI
 12.347.287/0001-00</t>
   </si>
   <si>
     <t>30/04/2025
 18.000,00</t>
   </si>
   <si>
     <t>30/04/2025 a 30/04/2026</t>
   </si>
   <si>
     <t>25/2025</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO
-[...6 lines deleted...]
-  <si>
     <t>28/04/2025
 61.800,00</t>
   </si>
   <si>
     <t>28/04/2025 a 28/04/2026</t>
   </si>
   <si>
     <t>24/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL
 Contratação de Pessoas Jurídicas (postos de abaste...</t>
   </si>
   <si>
     <t>W SILVA DE FRANCA
 41.436.794/0001-18</t>
   </si>
   <si>
     <t>23/04/2025
 52.851,15</t>
   </si>
   <si>
     <t>23/04/2025 a 23/04/2026</t>
   </si>
   <si>
     <t>23/2025</t>
   </si>
   <si>
     <t>19/02/2026
 177.579,86</t>
   </si>
   <si>
     <t>23/04/2025
 739.916,10</t>
   </si>
   <si>
     <t>22/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE SAÚDE
 Contratação de Pessoas Jurídicas (postos de abaste...</t>
   </si>
   <si>
     <t>19/02/2026
 112.497,66</t>
   </si>
   <si>
-    <t>24/2026</t>
-[...8 lines deleted...]
-  <si>
     <t>23/04/2025
 468.740,25</t>
   </si>
   <si>
     <t>21/2025</t>
   </si>
   <si>
+    <t>19/02/2026
+120.047,40</t>
+  </si>
+  <si>
     <t>23/04/2025
 500.197,50</t>
   </si>
   <si>
-    <t>19/02/2026
-120.047,40</t>
+    <t>20/2025</t>
+  </si>
+  <si>
+    <t>15/01/2025 a 15/01/2025</t>
+  </si>
+  <si>
+    <t>019/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE INFRAESTRUTURA
+PRESTAÇÃO DOS SERVIÇOS DE COLETA DE LIXO DOMICILIA...</t>
+  </si>
+  <si>
+    <t>09/04/2025
+1.440.196,20</t>
+  </si>
+  <si>
+    <t>09/04/2025 a 09/04/2026</t>
   </si>
   <si>
     <t>18/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
 Contratação de empresa especializada para serviço...</t>
   </si>
   <si>
     <t>09/04/2025
 123.180,52</t>
   </si>
   <si>
-    <t>09/04/2025 a 09/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>17/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
 Contratação de empresa especializada para execução...</t>
   </si>
   <si>
     <t>09/04/2025
 123.272,48</t>
   </si>
   <si>
+    <t>16/2025</t>
+  </si>
+  <si>
+    <t>29/04/2025
+180.000,00</t>
+  </si>
+  <si>
+    <t>29/04/2025 a 29/04/2026</t>
+  </si>
+  <si>
     <t>14/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO
 Contratação de empresa especializada na execução d...</t>
   </si>
   <si>
     <t>MILENAR EMPREENDIMENTOS EIRELI
 03.342.090/0001-97</t>
   </si>
   <si>
     <t>03/04/2025
 120.959,51</t>
   </si>
   <si>
     <t>03/04/2025 a 03/04/2026</t>
   </si>
   <si>
+    <t>013/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025
+150.000,00</t>
+  </si>
+  <si>
+    <t>20/03/2025 a 20/03/2026</t>
+  </si>
+  <si>
+    <t>12/2025</t>
+  </si>
+  <si>
+    <t>18/03/2025
+180.000,00</t>
+  </si>
+  <si>
+    <t>18/03/2025 a 18/03/2026</t>
+  </si>
+  <si>
+    <t>07/2025</t>
+  </si>
+  <si>
+    <t>11/03/2025
+18.216,00</t>
+  </si>
+  <si>
+    <t>11/03/2025 a 11/03/2026</t>
+  </si>
+  <si>
     <t>06/2025</t>
-  </si>
-[...6 lines deleted...]
-37.933.858/0001-19</t>
   </si>
   <si>
     <t>27/02/2025
 34.500,00</t>
   </si>
   <si>
     <t>27/02/2025 a 27/02/2026</t>
   </si>
   <si>
     <t>05/2025</t>
   </si>
   <si>
     <t>27/02/2025
 113.048,50</t>
   </si>
   <si>
     <t>04/2025</t>
   </si>
   <si>
     <t>27/02/2025
 1.318.937,59</t>
   </si>
   <si>
     <t>3/2025</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE FINANÇAS
-Prestação de serviços de locação de softwares para...</t>
+Primeiro termo aditivo ao contrato para a Prestaçã...</t>
   </si>
   <si>
     <t>ADTR SERVICOS DE INFORMATICA LTDA
 17.422.433/0001-38</t>
   </si>
   <si>
+    <t>13/02/2026
+61.200,00</t>
+  </si>
+  <si>
+    <t>13/02/2026 a 13/02/2027</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE FINANÇAS
+Prestação de serviços de locação de softwares para...</t>
+  </si>
+  <si>
     <t>12/02/2025
 61.200,00</t>
   </si>
   <si>
     <t>12/02/2025 a 12/02/2026</t>
   </si>
   <si>
-    <t>SECRETARIA MUNICIPAL DE FINANÇAS
-[...9 lines deleted...]
-  <si>
     <t>02/2025</t>
   </si>
   <si>
     <t>10/02/2025
 24.600,00</t>
   </si>
   <si>
     <t>10/02/2025 a 10/02/2026</t>
   </si>
   <si>
+    <t>1/2025</t>
+  </si>
+  <si>
+    <t>SOLICITA SERVICOS LTDA
+32.636.563/0001-67</t>
+  </si>
+  <si>
+    <t>13/02/2026
+216.000,00</t>
+  </si>
+  <si>
     <t>01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">18/12/2025
 </t>
   </si>
   <si>
     <t>18/12/2025 a 21/05/2026</t>
-  </si>
-[...6 lines deleted...]
-216.000,00</t>
   </si>
   <si>
     <t>12/02/2025
 216.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1615,2096 +2308,3436 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F102"/>
+  <dimension ref="A1:F169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E102" sqref="E102"/>
+      <selection activeCell="E169" sqref="E169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>99</v>
+        <v>167</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>98</v>
+        <v>166</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>97</v>
+        <v>165</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>96</v>
+        <v>164</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>95</v>
+        <v>163</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>94</v>
+        <v>162</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>93</v>
+        <v>161</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>92</v>
+        <v>160</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>90</v>
+        <v>158</v>
       </c>
       <c r="B12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>89</v>
+        <v>157</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>86</v>
+        <v>154</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>85</v>
+        <v>153</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>84</v>
+        <v>152</v>
       </c>
       <c r="B18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>83</v>
+        <v>151</v>
       </c>
       <c r="B19" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>82</v>
+        <v>150</v>
       </c>
       <c r="B20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="1" t="s">
+      <c r="F20" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
+        <v>149</v>
+      </c>
+      <c r="B21" t="s">
         <v>81</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="F21" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>80</v>
+        <v>148</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>79</v>
+        <v>147</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="D23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F23" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>78</v>
+        <v>146</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="F24" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="F25" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="F26" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="F27" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>74</v>
+        <v>142</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="F28" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>73</v>
+        <v>141</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="F29" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>72</v>
+        <v>140</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="F30" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>71</v>
+        <v>139</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="F31" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>70</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F32" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F33" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F34" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>67</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F35" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>132</v>
+        <v>7</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>133</v>
+        <v>8</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F36" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>65</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>137</v>
+        <v>7</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F37" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>64</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F38" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>63</v>
+        <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="F39" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>62</v>
+        <v>130</v>
       </c>
       <c r="B40" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>146</v>
+        <v>17</v>
       </c>
       <c r="D40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F40" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>61</v>
+        <v>129</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>122</v>
+        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="B42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="1" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F42" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>59</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F43" t="s">
-        <v>122</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>58</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>41</v>
+        <v>160</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>42</v>
+        <v>161</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F44" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F45" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="B46" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>165</v>
+        <v>7</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>166</v>
+        <v>8</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>167</v>
       </c>
       <c r="F46" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>55</v>
+        <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>169</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>96</v>
+        <v>170</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F47" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="B48" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="F48" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>53</v>
+        <v>121</v>
       </c>
       <c r="B49" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F49" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>52</v>
+        <v>120</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F50" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F51" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>50</v>
+        <v>118</v>
       </c>
       <c r="B52" t="s">
+        <v>189</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="F52" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F53" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>48</v>
+        <v>116</v>
       </c>
       <c r="B54" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="F54" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>183</v>
+        <v>83</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="F55" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>46</v>
+        <v>114</v>
       </c>
       <c r="B56" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>187</v>
+        <v>94</v>
       </c>
       <c r="D56" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F56" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="B57" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>182</v>
+        <v>7</v>
       </c>
       <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="F57" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>44</v>
+        <v>112</v>
       </c>
       <c r="B58" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>199</v>
+        <v>83</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="F58" t="s">
-        <v>185</v>
+        <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="B59" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F59" t="s">
-        <v>185</v>
+        <v>216</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>196</v>
+        <v>17</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="F60" t="s">
-        <v>185</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="B61" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="F61" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="B62" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>183</v>
+        <v>223</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="F62" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="B63" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>190</v>
+        <v>228</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="F63" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>38</v>
+        <v>106</v>
       </c>
       <c r="B64" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="F64" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="B65" t="s">
+        <v>221</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="F65" t="s">
         <v>225</v>
-      </c>
-[...10 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="B66" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F66" t="s">
-        <v>233</v>
+        <v>68</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="B67" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>237</v>
       </c>
       <c r="F67" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="B68" t="s">
+        <v>221</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="1" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F68" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="B69" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>27</v>
+        <v>214</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>243</v>
       </c>
       <c r="F69" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="B70" t="s">
         <v>245</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>80</v>
+        <v>247</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F70" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="B71" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>92</v>
+        <v>250</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>80</v>
+        <v>251</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="F71" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="B72" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>7</v>
+        <v>254</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>80</v>
+        <v>255</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="F72" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="B73" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="F73" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="B74" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F74" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="B75" t="s">
+        <v>221</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="D75" s="1" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>263</v>
       </c>
       <c r="F75" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="B76" t="s">
-        <v>264</v>
+        <v>221</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F76" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>25</v>
+        <v>93</v>
       </c>
       <c r="B77" t="s">
-        <v>267</v>
+        <v>221</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F77" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="B78" t="s">
-        <v>270</v>
+        <v>221</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>271</v>
+        <v>185</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>258</v>
+        <v>186</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="F78" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="B79" t="s">
-        <v>273</v>
+        <v>221</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F79" t="s">
         <v>274</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="B80" t="s">
-        <v>278</v>
+        <v>221</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>279</v>
+        <v>193</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>280</v>
+        <v>186</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="F80" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="B81" t="s">
-        <v>283</v>
+        <v>245</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="F81" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="B82" t="s">
-        <v>288</v>
+        <v>245</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="F82" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>19</v>
+        <v>87</v>
       </c>
       <c r="B83" t="s">
-        <v>293</v>
+        <v>245</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="F83" t="s">
-        <v>297</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="B84" t="s">
-        <v>298</v>
+        <v>245</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>295</v>
+        <v>218</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="F84" t="s">
-        <v>297</v>
+        <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="B85" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>151</v>
+        <v>288</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="F85" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="B86" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="D86" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E86" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="B87" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>26</v>
+        <v>298</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>27</v>
+        <v>299</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="F87" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="B88" t="s">
+        <v>297</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="F88" t="s">
         <v>301</v>
-      </c>
-[...10 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="B89" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>156</v>
+        <v>304</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="F89" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="B90" t="s">
+        <v>306</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="F90" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="B91" t="s">
         <v>311</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>227</v>
+        <v>308</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>313</v>
       </c>
       <c r="F91" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="B92" t="s">
+        <v>314</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E92" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="F92" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="B93" t="s">
+        <v>317</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F93" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="B94" t="s">
+        <v>319</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="F94" t="s">
         <v>323</v>
-      </c>
-[...10 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="B95" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>89</v>
+        <v>130</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F95" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="B96" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>88</v>
+        <v>185</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>89</v>
+        <v>186</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="F96" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>6</v>
+        <v>73</v>
       </c>
       <c r="B97" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>333</v>
+        <v>193</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>334</v>
+        <v>186</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="F97" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>5</v>
+        <v>72</v>
       </c>
       <c r="B98" t="s">
         <v>332</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>337</v>
+        <v>190</v>
       </c>
       <c r="D98" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="F98" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="B99" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>96</v>
+        <v>336</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>97</v>
+        <v>337</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F99" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>3</v>
+        <v>70</v>
       </c>
       <c r="B100" t="s">
+        <v>340</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E100" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F100" t="s">
-        <v>345</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>2</v>
+        <v>69</v>
       </c>
       <c r="B101" t="s">
+        <v>344</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E101" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F101" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
+        <v>68</v>
+      </c>
+      <c r="B102" t="s">
+        <v>345</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="F102" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103">
+        <v>67</v>
+      </c>
+      <c r="B103" t="s">
+        <v>348</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="F103" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104">
+        <v>66</v>
+      </c>
+      <c r="B104" t="s">
+        <v>351</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F104" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105">
+        <v>65</v>
+      </c>
+      <c r="B105" t="s">
+        <v>354</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="F105" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106">
+        <v>64</v>
+      </c>
+      <c r="B106" t="s">
+        <v>359</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="F106" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107">
+        <v>63</v>
+      </c>
+      <c r="B107" t="s">
+        <v>359</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="F107" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108">
+        <v>62</v>
+      </c>
+      <c r="B108" t="s">
+        <v>365</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F108" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109">
+        <v>61</v>
+      </c>
+      <c r="B109" t="s">
+        <v>368</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="F109" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110">
+        <v>60</v>
+      </c>
+      <c r="B110" t="s">
+        <v>371</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="F110" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111">
+        <v>59</v>
+      </c>
+      <c r="B111" t="s">
+        <v>374</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="F111" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112">
+        <v>58</v>
+      </c>
+      <c r="B112" t="s">
+        <v>376</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F112" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113">
+        <v>57</v>
+      </c>
+      <c r="B113" t="s">
+        <v>378</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="F113" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114">
+        <v>56</v>
+      </c>
+      <c r="B114" t="s">
+        <v>380</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="F114" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115">
+        <v>55</v>
+      </c>
+      <c r="B115" t="s">
+        <v>382</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="F115" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116">
+        <v>54</v>
+      </c>
+      <c r="B116" t="s">
+        <v>385</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="F116" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117">
+        <v>53</v>
+      </c>
+      <c r="B117" t="s">
+        <v>387</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="F117" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118">
+        <v>52</v>
+      </c>
+      <c r="B118" t="s">
+        <v>389</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="F118" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119">
+        <v>51</v>
+      </c>
+      <c r="B119" t="s">
+        <v>391</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="F119" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120">
+        <v>50</v>
+      </c>
+      <c r="B120" t="s">
+        <v>393</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="F120" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121">
+        <v>49</v>
+      </c>
+      <c r="B121" t="s">
+        <v>398</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="F121" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122">
+        <v>48</v>
+      </c>
+      <c r="B122" t="s">
+        <v>401</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="F122" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123">
+        <v>47</v>
+      </c>
+      <c r="B123" t="s">
+        <v>404</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="F123" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124">
+        <v>46</v>
+      </c>
+      <c r="B124" t="s">
+        <v>409</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="F124" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125">
+        <v>45</v>
+      </c>
+      <c r="B125" t="s">
+        <v>413</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F125" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126">
+        <v>44</v>
+      </c>
+      <c r="B126" t="s">
+        <v>416</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F126" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127">
+        <v>43</v>
+      </c>
+      <c r="B127" t="s">
+        <v>421</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F127" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128">
+        <v>42</v>
+      </c>
+      <c r="B128" t="s">
+        <v>426</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="F128" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129">
+        <v>41</v>
+      </c>
+      <c r="B129" t="s">
+        <v>429</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="F129" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130">
+        <v>40</v>
+      </c>
+      <c r="B130" t="s">
+        <v>432</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="F130" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131">
+        <v>39</v>
+      </c>
+      <c r="B131" t="s">
+        <v>435</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="F131" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132">
+        <v>38</v>
+      </c>
+      <c r="B132" t="s">
+        <v>437</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="F132" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133">
+        <v>37</v>
+      </c>
+      <c r="B133" t="s">
+        <v>439</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="F133" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134">
+        <v>36</v>
+      </c>
+      <c r="B134" t="s">
+        <v>443</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="F134" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135">
+        <v>35</v>
+      </c>
+      <c r="B135" t="s">
+        <v>446</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="F135" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136">
+        <v>34</v>
+      </c>
+      <c r="B136" t="s">
+        <v>449</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="F136" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137">
+        <v>33</v>
+      </c>
+      <c r="B137" t="s">
+        <v>451</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="F137" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138">
+        <v>32</v>
+      </c>
+      <c r="B138" t="s">
+        <v>453</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F138" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139">
+        <v>31</v>
+      </c>
+      <c r="B139" t="s">
+        <v>455</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="F139" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140">
+        <v>30</v>
+      </c>
+      <c r="B140" t="s">
+        <v>457</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="F140" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141">
+        <v>29</v>
+      </c>
+      <c r="B141" t="s">
+        <v>460</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="F141" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142">
+        <v>28</v>
+      </c>
+      <c r="B142" t="s">
+        <v>463</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F142" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143">
+        <v>27</v>
+      </c>
+      <c r="B143" t="s">
+        <v>468</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="F143" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144">
+        <v>26</v>
+      </c>
+      <c r="B144" t="s">
+        <v>473</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="F144" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145">
+        <v>25</v>
+      </c>
+      <c r="B145" t="s">
+        <v>476</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="F145" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146">
+        <v>24</v>
+      </c>
+      <c r="B146" t="s">
+        <v>481</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F146" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147">
+        <v>23</v>
+      </c>
+      <c r="B147" t="s">
+        <v>481</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="F147" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148">
+        <v>22</v>
+      </c>
+      <c r="B148" t="s">
+        <v>484</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="F148" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149">
+        <v>21</v>
+      </c>
+      <c r="B149" t="s">
+        <v>484</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="F149" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150">
+        <v>20</v>
+      </c>
+      <c r="B150" t="s">
+        <v>488</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="F150" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151">
+        <v>19</v>
+      </c>
+      <c r="B151" t="s">
+        <v>488</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="F151" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152">
+        <v>18</v>
+      </c>
+      <c r="B152" t="s">
+        <v>491</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="F152" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153">
+        <v>17</v>
+      </c>
+      <c r="B153" t="s">
+        <v>493</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F153" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154">
+        <v>16</v>
+      </c>
+      <c r="B154" t="s">
+        <v>497</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="F154" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155">
+        <v>15</v>
+      </c>
+      <c r="B155" t="s">
+        <v>500</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="F155" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156">
+        <v>14</v>
+      </c>
+      <c r="B156" t="s">
+        <v>503</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="F156" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157">
+        <v>13</v>
+      </c>
+      <c r="B157" t="s">
+        <v>506</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="F157" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158">
+        <v>12</v>
+      </c>
+      <c r="B158" t="s">
+        <v>511</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="F158" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159">
+        <v>11</v>
+      </c>
+      <c r="B159" t="s">
+        <v>514</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="F159" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160">
+        <v>10</v>
+      </c>
+      <c r="B160" t="s">
+        <v>517</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="F160" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>520</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="F161" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162">
+        <v>8</v>
+      </c>
+      <c r="B162" t="s">
+        <v>523</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="F162" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163">
+        <v>7</v>
+      </c>
+      <c r="B163" t="s">
+        <v>525</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="F163" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164">
+        <v>6</v>
+      </c>
+      <c r="B164" t="s">
+        <v>527</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="F164" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165">
+        <v>5</v>
+      </c>
+      <c r="B165" t="s">
+        <v>527</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="F165" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166">
+        <v>4</v>
+      </c>
+      <c r="B166" t="s">
+        <v>535</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="F166" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167">
+        <v>3</v>
+      </c>
+      <c r="B167" t="s">
+        <v>538</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="F167" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168">
+        <v>2</v>
+      </c>
+      <c r="B168" t="s">
+        <v>541</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="F168" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169">
         <v>1</v>
       </c>
-      <c r="B102" t="s">
-[...12 lines deleted...]
-        <v>336</v>
+      <c r="B169" t="s">
+        <v>541</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="F169" t="s">
+        <v>534</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">